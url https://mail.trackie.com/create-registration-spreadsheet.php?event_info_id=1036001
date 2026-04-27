--- v0 (2026-03-03)
+++ v1 (2026-04-27)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Junior</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036001:typeValue:102</t>
   </si>
   <si>
     <t>1036001:typeValue:103</t>
   </si>
   <si>
     <t>1036001:typeValue:104</t>
   </si>
   <si>
     <t>1036001:typeValue:105</t>
   </si>
   <si>
@@ -210,50 +210,53 @@
     <t>Ca:Notre Dame (NODS)</t>
   </si>
   <si>
     <t>CA:Our Lady of the Rockies (OLRO)</t>
   </si>
   <si>
     <t>Ca:Queen Elizabeth (QUEL)</t>
   </si>
   <si>
     <t>Ca:Robert Thirsk (ROTH)</t>
   </si>
   <si>
     <t>Ca:Sir Winston Churchill (SIWC)</t>
   </si>
   <si>
     <t>Ca:St Francis (STFR)</t>
   </si>
   <si>
     <t>Ca:St Martin de Porres (STMP)</t>
   </si>
   <si>
     <t>Ca:St Mary Cal (STMA)</t>
   </si>
   <si>
     <t>Ca:St Timothy (STTI)</t>
+  </si>
+  <si>
+    <t>Manyhorses High School (MHHS)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -1657,50 +1660,53 @@
       <c r="D205" s="2"/>
     </row>
     <row r="206" spans="1:108">
       <c r="D206" s="2"/>
     </row>
     <row r="207" spans="1:108">
       <c r="D207" s="2"/>
     </row>
     <row r="208" spans="1:108">
       <c r="D208" s="2"/>
     </row>
     <row r="209" spans="1:108">
       <c r="D209" s="2"/>
     </row>
     <row r="210" spans="1:108">
       <c r="D210" s="2"/>
     </row>
     <row r="211" spans="1:108">
       <c r="D211" s="2"/>
     </row>
     <row r="212" spans="1:108">
       <c r="D212" s="2"/>
     </row>
     <row r="213" spans="1:108">
       <c r="D213" s="2"/>
+      <c r="DB213" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="214" spans="1:108">
       <c r="D214" s="2"/>
     </row>
     <row r="215" spans="1:108">
       <c r="D215" s="2"/>
     </row>
     <row r="216" spans="1:108">
       <c r="D216" s="2"/>
     </row>
     <row r="217" spans="1:108">
       <c r="D217" s="2"/>
     </row>
     <row r="218" spans="1:108">
       <c r="D218" s="2"/>
     </row>
     <row r="219" spans="1:108">
       <c r="D219" s="2"/>
     </row>
     <row r="220" spans="1:108">
       <c r="D220" s="2"/>
     </row>
     <row r="221" spans="1:108">
       <c r="D221" s="2"/>
     </row>
@@ -4030,51 +4036,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:108">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:108">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:108">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
-      <formula1>'Worksheet'!$DB$1:$DB$38</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$213</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
       <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DD$1:$DD$17</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DD$1:$DD$17</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$17</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DD$1:$DD$17</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>